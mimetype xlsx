--- v4 (2026-07-09)
+++ v5 (2026-11-08)
@@ -2,89 +2,89 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/kendyl_lopp_nc_gov/Documents/Ed2NC Contact Directory/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/kendyl_lopp_nc_gov/Documents/Ed2NC Applicant Tracking/Ed2NC Contact Directory/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="14" documentId="14_{FDB68746-2454-4D42-B25C-A58A724B7E5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0AD57DDB-F224-4E90-B4B7-CF53A83872AF}"/>
+  <xr:revisionPtr revIDLastSave="28" documentId="14_{FDB68746-2454-4D42-B25C-A58A724B7E5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5817BA93-B924-4C60-9366-F87A3C9CC418}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{7EDE656B-183C-4997-A7F2-B672DC83B6C6}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7EDE656B-183C-4997-A7F2-B672DC83B6C6}"/>
   </bookViews>
   <sheets>
     <sheet name="Colleges" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Colleges!$A$1:$AC$99</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1982" uniqueCount="1296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1980" uniqueCount="1294">
   <si>
     <t>Institution Type</t>
   </si>
   <si>
     <t>Institution Name</t>
   </si>
   <si>
     <t>Career Center Name</t>
   </si>
   <si>
     <t>Director of Career Services</t>
   </si>
   <si>
     <t>Director of Career Services Contact Title</t>
   </si>
   <si>
     <t>Director of Career Services 
 Contact Email</t>
   </si>
   <si>
     <t>Phone #</t>
   </si>
   <si>
     <t>Main Contact?</t>
   </si>
@@ -1932,59 +1932,50 @@
   <si>
     <t>Raleigh, NC</t>
   </si>
   <si>
     <t>https://peace.edu/academics/programs-traditional-undergraduate/</t>
   </si>
   <si>
     <t>["Mock Interviews","Career Fairs".]</t>
   </si>
   <si>
     <t>www.lr.edu</t>
   </si>
   <si>
     <t>https://lr.joinhandshake.com/login</t>
   </si>
   <si>
     <t>https://www.lr.edu/academics/internships-careers/career-professional-development</t>
   </si>
   <si>
     <t>["Classroom Presentations","Career Fairs"]</t>
   </si>
   <si>
     <t>Meredith College</t>
   </si>
   <si>
-    <t>Dana Sumner</t>
-[...7 lines deleted...]
-  <si>
     <t>Andrea Wogoman</t>
   </si>
   <si>
     <t>alwogoman@meredith.edu</t>
   </si>
   <si>
     <t>Ann Phillips</t>
   </si>
   <si>
     <t>phillipsa@meredith.edu</t>
   </si>
   <si>
     <t>https://www.meredith.edu/career-planning</t>
   </si>
   <si>
     <t>https://meredith.joinhandshake.com/edu</t>
   </si>
   <si>
     <t>https://www.meredith.edu/career-planning/</t>
   </si>
   <si>
     <t>https://www.meredith.edu/academics/</t>
   </si>
   <si>
     <t>["Career Fairs","Classroom Presentations","Employer Panels","Information Sessions","Mock Interviews."]</t>
@@ -2119,62 +2110,53 @@
   <si>
     <t xml:space="preserve">704-216-6255 </t>
   </si>
   <si>
     <t>https://livingstone.edu/</t>
   </si>
   <si>
     <t>Salisbury</t>
   </si>
   <si>
     <t>https://livingstone.joinhandshake.com/login</t>
   </si>
   <si>
     <t>https://livingstone.edu/students/career-services/</t>
   </si>
   <si>
     <t>https://livingstone.edu/academics-3/</t>
   </si>
   <si>
     <t>["Career Fairs","Classroom Presentations","Connect with Student Organization","Employer Panels","Experiential Learning Project","Faculty Events","Information Sessions","Internship Fairs","Mock Interviews."]</t>
   </si>
   <si>
     <t>Shaw University</t>
   </si>
   <si>
-    <t>Morgan Ray</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Director of Experiential Learning and Career Development Center </t>
   </si>
   <si>
-    <t>morgan.ray@shawu.edu</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.shawu.edu/</t>
   </si>
   <si>
     <t>https://www.shawu.edu/academics/schools-departments/</t>
   </si>
   <si>
     <t>["Career Fairs","Classroom Presentations","Connect with Student Organization","Employer Panels","Experiential Learning Project","Information Sessions","Internship Fairs","Mock Interviews."]</t>
   </si>
   <si>
     <t>Winston-Salem State University</t>
   </si>
   <si>
     <t xml:space="preserve">Bradley Hamilton Merritt </t>
   </si>
   <si>
     <t xml:space="preserve">Director Career Development Services </t>
   </si>
   <si>
     <t xml:space="preserve">merrittbh@wssu.edu </t>
   </si>
   <si>
     <t>336-750-3244</t>
   </si>
   <si>
     <t xml:space="preserve">Tanisha George Dennis </t>
@@ -2216,62 +2198,50 @@
     <t>Career Development Coordinator</t>
   </si>
   <si>
     <t>gmecca847@cfcc.edu</t>
   </si>
   <si>
     <t>910-362-7768</t>
   </si>
   <si>
     <t>https://cfcc.edu/</t>
   </si>
   <si>
     <t>https://www.collegecentral.com/cfcc/</t>
   </si>
   <si>
     <t>https://cfcc.edu/career-development/</t>
   </si>
   <si>
     <t>https://cfcc.edu/academics/programs-of-study/</t>
   </si>
   <si>
     <t>["Career Fairs","Classroom Presentations","Connect with Student Organization","Information Sessions","Mock Interviews".]</t>
   </si>
   <si>
     <t>Central Carolina Community College</t>
-  </si>
-[...10 lines deleted...]
-    <t>919-718-7283</t>
   </si>
   <si>
     <t>https://www.cccc.edu/careercenter/</t>
   </si>
   <si>
     <t xml:space="preserve">Sanford, Chatham and Harnett </t>
   </si>
   <si>
     <t>https://www.collegecentral.com/cccc/</t>
   </si>
   <si>
     <t>https://www.cccc.edu/programs-courses/</t>
   </si>
   <si>
     <t>["Career Fairs","Classroom Presentations","Mock Interviews","Information Sessions".]</t>
   </si>
   <si>
     <t>James Sprunt Community College - Minority Serving Institution (MSI)</t>
   </si>
   <si>
     <t>Shakeena White</t>
   </si>
   <si>
     <t>Associate Vice President of Student Services</t>
   </si>
@@ -3948,50 +3918,74 @@
     <t>https://abtech.edu/programs/academic</t>
   </si>
   <si>
     <t>Hannah Rose</t>
   </si>
   <si>
     <t>hfrose@chowan.edu</t>
   </si>
   <si>
     <t>252-398-6317</t>
   </si>
   <si>
     <t>Bianca Smith, Employer Relations Specialist</t>
   </si>
   <si>
     <t>Niki Mann</t>
   </si>
   <si>
     <t>Associate Director for Employer Relations</t>
   </si>
   <si>
     <t>NLMANN2@uncg.edu</t>
   </si>
   <si>
     <t>336-334-3463</t>
+  </si>
+  <si>
+    <t>Dr. Kevin Pearson</t>
+  </si>
+  <si>
+    <t>Associate Vice President of Student Engagement</t>
+  </si>
+  <si>
+    <t>kpear584@cccc.edu</t>
+  </si>
+  <si>
+    <t>Courtney Jordan-Steele</t>
+  </si>
+  <si>
+    <t>Interim Director of Career Planning</t>
+  </si>
+  <si>
+    <t>cbjordansteele@meredith.edu</t>
+  </si>
+  <si>
+    <t>Shemika Perkins Summers</t>
+  </si>
+  <si>
+    <t>shemika.perkins@shawu.edu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
@@ -4389,52 +4383,52 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcc.edu/business-workforce-solutions/sp-career-connector" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.applebee@duke.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegecentral.com/spcc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.wfu.edu/careers/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bryan.uncg.edu/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lewandowskic@uncw.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pippenn25@ecu.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchaynes@uncg.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLMANN2@uncg.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBC97F3C-A475-41E5-8D59-AE120069FF4D}">
   <sheetPr>
     <tabColor theme="8" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:AC99"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="K104" sqref="K104"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E57" sqref="E57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="61.6640625" customWidth="1"/>
     <col min="2" max="2" width="67.44140625" customWidth="1"/>
     <col min="3" max="3" width="58.6640625" customWidth="1"/>
     <col min="4" max="4" width="35" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="63.33203125" customWidth="1"/>
     <col min="6" max="6" width="34.5546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.6640625" customWidth="1"/>
     <col min="8" max="8" width="18.33203125" customWidth="1"/>
     <col min="9" max="9" width="40.33203125" customWidth="1"/>
     <col min="10" max="10" width="53.5546875" customWidth="1"/>
     <col min="11" max="11" width="35.88671875" customWidth="1"/>
     <col min="12" max="12" width="32" customWidth="1"/>
     <col min="13" max="13" width="18.33203125" customWidth="1"/>
     <col min="14" max="14" width="36" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="41.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="30.109375" customWidth="1"/>
     <col min="17" max="17" width="18" customWidth="1"/>
     <col min="18" max="18" width="31" customWidth="1"/>
     <col min="19" max="19" width="30.109375" customWidth="1"/>
     <col min="20" max="20" width="29.109375" customWidth="1"/>
     <col min="21" max="21" width="24.109375" customWidth="1"/>
@@ -4528,54 +4522,54 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>1224</v>
+        <v>1214</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>1225</v>
+        <v>1215</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>38</v>
       </c>
@@ -4667,60 +4661,60 @@
       </c>
       <c r="Z3" s="3" t="s">
         <v>59</v>
       </c>
       <c r="AA3" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AB3" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC3" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>1220</v>
+        <v>1210</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>1221</v>
+        <v>1211</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>1222</v>
+        <v>1212</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>1223</v>
+        <v>1213</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>64</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>65</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>66</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>67</v>
       </c>
       <c r="X4" s="2" t="s">
         <v>68</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>69</v>
       </c>
@@ -4735,66 +4729,66 @@
       </c>
       <c r="AC4" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>1292</v>
+        <v>1282</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>1293</v>
+        <v>1283</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>1294</v>
+        <v>1284</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>1295</v>
+        <v>1285</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>1291</v>
+        <v>1281</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>75</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>76</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB5" s="2" t="s">
         <v>44</v>
       </c>
@@ -4803,57 +4797,57 @@
       </c>
     </row>
     <row r="6" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>1253</v>
+        <v>1243</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>85</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>1254</v>
+        <v>1244</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>86</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>87</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>88</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>89</v>
       </c>
       <c r="X6" s="2" t="s">
         <v>90</v>
       </c>
       <c r="Y6" s="3" t="s">
         <v>91</v>
       </c>
@@ -4927,57 +4921,57 @@
       </c>
       <c r="Y7" s="3" t="s">
         <v>107</v>
       </c>
       <c r="Z7" s="3" t="s">
         <v>108</v>
       </c>
       <c r="AA7" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>94</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="8" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>1226</v>
+        <v>1216</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>1227</v>
+        <v>1217</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>113</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>115</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>112</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>116</v>
       </c>
       <c r="O8" s="2" t="s">
         <v>117</v>
       </c>
@@ -6186,111 +6180,111 @@
       </c>
       <c r="X26" s="2" t="s">
         <v>381</v>
       </c>
       <c r="Y26" s="3" t="s">
         <v>382</v>
       </c>
       <c r="Z26" s="3" t="s">
         <v>383</v>
       </c>
       <c r="AA26" s="3" t="s">
         <v>384</v>
       </c>
       <c r="AB26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC26" s="4" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="27" spans="1:29" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="2" t="s">
         <v>331</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>1229</v>
+        <v>1219</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>1230</v>
+        <v>1220</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>1232</v>
+        <v>1222</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>1231</v>
+        <v>1221</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>1164</v>
+        <v>1154</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>1233</v>
+        <v>1223</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="2" t="s">
-        <v>1234</v>
+        <v>1224</v>
       </c>
       <c r="O27" s="2" t="s">
-        <v>1235</v>
+        <v>1225</v>
       </c>
       <c r="P27" s="2" t="s">
-        <v>1236</v>
+        <v>1226</v>
       </c>
       <c r="Q27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>1248</v>
+        <v>1238</v>
       </c>
       <c r="X27" s="2" t="s">
-        <v>1249</v>
+        <v>1239</v>
       </c>
       <c r="Y27" s="3" t="s">
-        <v>1250</v>
+        <v>1240</v>
       </c>
       <c r="Z27" s="3" t="s">
-        <v>1250</v>
+        <v>1240</v>
       </c>
       <c r="AA27" s="3" t="s">
-        <v>1251</v>
+        <v>1241</v>
       </c>
       <c r="AB27" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC27" s="4" t="s">
-        <v>1252</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="28" spans="1:29" s="2" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>331</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>386</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>387</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>389</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>390</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N28" s="2" t="s">
@@ -7101,60 +7095,60 @@
       </c>
       <c r="Y41" s="3" t="s">
         <v>553</v>
       </c>
       <c r="Z41" s="3" t="s">
         <v>554</v>
       </c>
       <c r="AA41" s="3" t="s">
         <v>555</v>
       </c>
       <c r="AB41" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC41" s="2" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="42" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A42" s="2" t="s">
         <v>314</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>557</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>1288</v>
+        <v>1278</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>1289</v>
+        <v>1279</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>1290</v>
+        <v>1280</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>36</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>558</v>
       </c>
       <c r="X42" s="2" t="s">
         <v>559</v>
       </c>
       <c r="Y42" s="3" t="s">
         <v>560</v>
       </c>
       <c r="Z42" s="3" t="s">
         <v>561</v>
       </c>
       <c r="AA42" s="3" t="s">
         <v>562</v>
       </c>
       <c r="AB42" s="2" t="s">
         <v>563</v>
       </c>
@@ -7461,3214 +7455,3191 @@
       </c>
       <c r="Y47" s="3" t="s">
         <v>620</v>
       </c>
       <c r="Z47" s="3" t="s">
         <v>621</v>
       </c>
       <c r="AA47" s="3" t="s">
         <v>384</v>
       </c>
       <c r="AB47" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC47" s="2" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="48" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A48" s="2" t="s">
         <v>314</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>623</v>
       </c>
       <c r="D48" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I48" s="2" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>627</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>350</v>
       </c>
       <c r="K48" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="M48" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N48" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="O48" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q48" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W48" s="3" t="s">
         <v>628</v>
-      </c>
-[...13 lines deleted...]
-        <v>631</v>
       </c>
       <c r="X48" s="2" t="s">
         <v>214</v>
       </c>
       <c r="Y48" s="3" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="Z48" s="3" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="AA48" s="3" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="AB48" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC48" s="2" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
     </row>
     <row r="49" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A49" s="2" t="s">
         <v>314</v>
       </c>
       <c r="B49" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>636</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="G49" s="2" t="s">
         <v>637</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="H49" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N49" s="2" t="s">
         <v>638</v>
       </c>
-      <c r="F49" s="2" t="s">
+      <c r="O49" s="2" t="s">
         <v>639</v>
       </c>
-      <c r="G49" s="2" t="s">
+      <c r="Q49" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W49" s="3" t="s">
         <v>640</v>
       </c>
-      <c r="H49" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N49" s="2" t="s">
+      <c r="X49" s="2" t="s">
         <v>641</v>
       </c>
-      <c r="O49" s="2" t="s">
+      <c r="Y49" s="3" t="s">
         <v>642</v>
       </c>
-      <c r="Q49" s="2" t="s">
-[...2 lines deleted...]
-      <c r="W49" s="3" t="s">
+      <c r="Z49" s="3" t="s">
         <v>643</v>
       </c>
-      <c r="X49" s="2" t="s">
+      <c r="AA49" s="3" t="s">
         <v>644</v>
-      </c>
-[...7 lines deleted...]
-        <v>647</v>
       </c>
       <c r="AB49" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC49" s="2" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="50" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A50" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="E50" s="2" t="s">
         <v>649</v>
       </c>
-      <c r="B50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>650</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="H50" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="K50" s="2" t="s">
         <v>651</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="L50" s="2" t="s">
         <v>652</v>
-      </c>
-[...16 lines deleted...]
-        <v>655</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q50" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W50" s="3" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="X50" s="2" t="s">
         <v>214</v>
       </c>
       <c r="Y50" s="3" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="Z50" s="3" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="AA50" s="3" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="AB50" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC50" s="2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A51" s="2" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F51" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="J51" s="2" t="s">
         <v>662</v>
       </c>
-      <c r="G51" s="2" t="s">
+      <c r="K51" s="2" t="s">
         <v>663</v>
       </c>
-      <c r="H51" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I51" s="2" t="s">
+      <c r="M51" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N51" s="2" t="s">
         <v>664</v>
       </c>
-      <c r="J51" s="2" t="s">
+      <c r="O51" s="2" t="s">
         <v>665</v>
       </c>
-      <c r="K51" s="2" t="s">
+      <c r="P51" s="2" t="s">
         <v>666</v>
       </c>
-      <c r="M51" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N51" s="2" t="s">
+      <c r="Q51" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W51" s="3" t="s">
         <v>667</v>
-      </c>
-[...10 lines deleted...]
-        <v>670</v>
       </c>
       <c r="X51" s="2" t="s">
         <v>90</v>
       </c>
       <c r="Y51" s="3" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="Z51" s="3" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="AA51" s="3" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="AB51" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC51" s="2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A52" s="2" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B52" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>674</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="G52" s="2" t="s">
         <v>675</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N52" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O52" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W52" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="X52" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="Y52" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="Z52" s="3" t="s">
         <v>679</v>
       </c>
-      <c r="X52" s="2" t="s">
+      <c r="AA52" s="3" t="s">
         <v>680</v>
-      </c>
-[...7 lines deleted...]
-        <v>683</v>
       </c>
       <c r="AB52" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC52" s="2" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
     </row>
     <row r="53" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A53" s="2" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>686</v>
+        <v>1292</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>1293</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q53" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W53" s="3" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="X53" s="2" t="s">
         <v>214</v>
       </c>
       <c r="Y53" s="3" t="s">
         <v>44</v>
       </c>
       <c r="Z53" s="3" t="s">
         <v>44</v>
       </c>
       <c r="AA53" s="3" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="AB53" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC53" s="2" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
     </row>
     <row r="54" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A54" s="2" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B54" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="J54" s="2" t="s">
         <v>693</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="K54" s="2" t="s">
         <v>694</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="L54" s="2" t="s">
         <v>695</v>
       </c>
-      <c r="F54" s="2" t="s">
+      <c r="M54" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="N54" s="2" t="s">
         <v>696</v>
       </c>
-      <c r="G54" s="2" t="s">
+      <c r="O54" s="2" t="s">
         <v>697</v>
       </c>
-      <c r="H54" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I54" s="2" t="s">
+      <c r="P54" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="Q54" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W54" s="3" t="s">
         <v>698</v>
       </c>
-      <c r="J54" s="2" t="s">
+      <c r="X54" s="2" t="s">
         <v>699</v>
       </c>
-      <c r="K54" s="2" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Y54" s="3" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="Z54" s="3" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="AA54" s="3" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="AB54" s="2" t="s">
         <v>94</v>
       </c>
       <c r="AC54" s="2" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
     </row>
     <row r="55" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A55" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N55" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="O55" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="P55" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="Q55" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W55" s="3" t="s">
         <v>707</v>
-      </c>
-[...31 lines deleted...]
-        <v>713</v>
       </c>
       <c r="X55" s="2" t="s">
         <v>119</v>
       </c>
       <c r="Y55" s="3" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="Z55" s="3" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="AA55" s="3" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="AB55" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC55" s="2" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
     </row>
     <row r="56" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A56" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B56" s="2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>1264</v>
+      </c>
+      <c r="M56" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N56" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="O56" s="2" t="s">
         <v>1266</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="P56" s="2" t="s">
         <v>1267</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="Q56" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W56" s="3" t="s">
         <v>1268</v>
       </c>
-      <c r="F56" s="2" t="s">
+      <c r="X56" s="2" t="s">
         <v>1269</v>
       </c>
-      <c r="G56" s="2" t="s">
+      <c r="Y56" s="3" t="s">
         <v>1270</v>
       </c>
-      <c r="H56" s="2" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Z56" s="3" t="s">
-        <v>1278</v>
+        <v>1268</v>
       </c>
       <c r="AA56" s="3" t="s">
-        <v>1278</v>
+        <v>1268</v>
       </c>
       <c r="AB56" s="2" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="57" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A57" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>719</v>
+        <v>1286</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>720</v>
+        <v>1287</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>1288</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O57" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P57" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W57" s="3" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="X57" s="2" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="Y57" s="3" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
       <c r="Z57" s="3" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="AA57" s="3" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="AB57" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC57" s="2" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
     </row>
     <row r="58" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A58" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>184</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N58" s="2" t="s">
-        <v>734</v>
+        <v>724</v>
       </c>
       <c r="O58" s="2" t="s">
-        <v>735</v>
+        <v>725</v>
       </c>
       <c r="Q58" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W58" s="3" t="s">
-        <v>736</v>
+        <v>726</v>
       </c>
       <c r="X58" s="2" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
       <c r="Y58" s="3" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="Z58" s="3" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="AA58" s="3" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="AB58" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AC58" s="2" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
     </row>
     <row r="59" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A59" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>1256</v>
+        <v>1246</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>1257</v>
+        <v>1247</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>1258</v>
+        <v>1248</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>1259</v>
+        <v>1249</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>1260</v>
+        <v>1250</v>
       </c>
       <c r="J59" s="2" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="K59" s="2" t="s">
-        <v>1261</v>
+        <v>1251</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>1262</v>
+        <v>1252</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N59" s="2" t="s">
-        <v>1263</v>
+        <v>1253</v>
       </c>
       <c r="O59" s="2" t="s">
-        <v>1264</v>
+        <v>1254</v>
       </c>
       <c r="P59" s="2" t="s">
-        <v>1265</v>
+        <v>1255</v>
       </c>
       <c r="Q59" s="2" t="s">
         <v>36</v>
       </c>
       <c r="W59" s="3"/>
       <c r="Y59" s="3"/>
       <c r="Z59" s="3"/>
       <c r="AA59" s="3"/>
     </row>
     <row r="60" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A60" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B60" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="M60" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N60" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="O60" s="2" t="s">
         <v>742</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="P60" s="2" t="s">
         <v>743</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="Q60" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W60" s="3" t="s">
         <v>744</v>
-      </c>
-[...37 lines deleted...]
-        <v>754</v>
       </c>
       <c r="X60" s="2" t="s">
         <v>294</v>
       </c>
       <c r="Y60" s="3" t="s">
-        <v>755</v>
+        <v>745</v>
       </c>
       <c r="Z60" s="3" t="s">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="AA60" s="3" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="AB60" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC60" s="2" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
     </row>
     <row r="61" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A61" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>184</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N61" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O61" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W61" s="3" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="X61" s="2" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="Y61" s="3" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="Z61" s="3" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="AA61" s="3" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="AB61" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC61" s="2" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
     </row>
     <row r="62" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A62" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B62" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="M62" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="N62" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="O62" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="Q62" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W62" s="3" t="s">
         <v>772</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="X62" s="2" t="s">
         <v>773</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="Y62" s="3" t="s">
         <v>774</v>
       </c>
-      <c r="F62" s="2" t="s">
+      <c r="Z62" s="3" t="s">
         <v>775</v>
       </c>
-      <c r="G62" s="2" t="s">
+      <c r="AA62" s="3" t="s">
         <v>776</v>
-      </c>
-[...37 lines deleted...]
-        <v>786</v>
       </c>
       <c r="AB62" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC62" s="2" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
     </row>
     <row r="63" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A63" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N63" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O63" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P63" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W63" s="3" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="X63" s="2" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
       <c r="Y63" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z63" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AA63" s="3" t="s">
-        <v>795</v>
+        <v>785</v>
       </c>
       <c r="AB63" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AC63" s="2" t="s">
-        <v>796</v>
+        <v>786</v>
       </c>
     </row>
     <row r="64" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A64" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B64" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="M64" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="N64" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="O64" s="2" t="s">
         <v>797</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="P64" s="2" t="s">
         <v>798</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="Q64" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W64" s="3" t="s">
         <v>799</v>
       </c>
-      <c r="F64" s="2" t="s">
+      <c r="X64" s="2" t="s">
         <v>800</v>
       </c>
-      <c r="G64" s="2" t="s">
+      <c r="Y64" s="3" t="s">
         <v>801</v>
       </c>
-      <c r="H64" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I64" s="2" t="s">
+      <c r="Z64" s="3" t="s">
         <v>802</v>
       </c>
-      <c r="J64" s="2" t="s">
+      <c r="AA64" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="AB64" s="2" t="s">
         <v>803</v>
       </c>
-      <c r="K64" s="2" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AC64" s="2" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
     </row>
     <row r="65" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A65" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>814</v>
+        <v>804</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>815</v>
+        <v>805</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>819</v>
+        <v>809</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>821</v>
+        <v>811</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>822</v>
+        <v>812</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N65" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O65" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P65" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q65" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W65" s="3" t="s">
-        <v>823</v>
+        <v>813</v>
       </c>
       <c r="X65" s="2" t="s">
         <v>381</v>
       </c>
       <c r="Y65" s="3" t="s">
-        <v>824</v>
+        <v>814</v>
       </c>
       <c r="Z65" s="3" t="s">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="AA65" s="3" t="s">
-        <v>826</v>
+        <v>816</v>
       </c>
       <c r="AB65" s="2" t="s">
         <v>94</v>
       </c>
       <c r="AC65" s="2" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="66" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A66" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B66" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="M66" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="N66" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="O66" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="Q66" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W66" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="X66" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="Y66" s="3" t="s">
         <v>827</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="Z66" s="3" t="s">
         <v>828</v>
       </c>
-      <c r="E66" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F66" s="2" t="s">
+      <c r="AA66" s="3" t="s">
         <v>829</v>
-      </c>
-[...37 lines deleted...]
-        <v>839</v>
       </c>
       <c r="AB66" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC66" s="2" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
     </row>
     <row r="67" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A67" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N67" s="2" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
       <c r="O67" s="2" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="Q67" s="2" t="s">
         <v>36</v>
       </c>
       <c r="W67" s="3" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="X67" s="2" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="Y67" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z67" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AA67" s="3" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="AB67" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC67" s="2" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
     </row>
     <row r="68" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A68" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B68" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="M68" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N68" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="O68" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="P68" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="Q68" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W68" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="X68" s="2" t="s">
         <v>850</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="Y68" s="3" t="s">
         <v>851</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="Z68" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="AA68" s="3" t="s">
         <v>852</v>
-      </c>
-[...43 lines deleted...]
-        <v>862</v>
       </c>
       <c r="AB68" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC68" s="2" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A69" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>863</v>
+        <v>853</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>864</v>
+        <v>854</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>865</v>
+        <v>855</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>866</v>
+        <v>856</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>867</v>
+        <v>857</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>868</v>
+        <v>858</v>
       </c>
       <c r="J69" s="2" t="s">
-        <v>869</v>
+        <v>859</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>870</v>
+        <v>860</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>871</v>
+        <v>861</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N69" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O69" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P69" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q69" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W69" s="3" t="s">
-        <v>872</v>
+        <v>862</v>
       </c>
       <c r="X69" s="2" t="s">
-        <v>873</v>
+        <v>863</v>
       </c>
       <c r="Y69" s="3" t="s">
-        <v>874</v>
+        <v>864</v>
       </c>
       <c r="Z69" s="3" t="s">
-        <v>875</v>
+        <v>865</v>
       </c>
       <c r="AA69" s="3" t="s">
-        <v>876</v>
+        <v>866</v>
       </c>
       <c r="AB69" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC69" s="2" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
     </row>
     <row r="70" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A70" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B70" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="M70" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N70" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="O70" s="2" t="s">
         <v>878</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="P70" s="2" t="s">
         <v>879</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="Q70" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W70" s="3" t="s">
         <v>880</v>
       </c>
-      <c r="F70" s="2" t="s">
+      <c r="X70" s="2" t="s">
         <v>881</v>
       </c>
-      <c r="G70" s="2" t="s">
+      <c r="Y70" s="3" t="s">
         <v>882</v>
       </c>
-      <c r="H70" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I70" s="2" t="s">
+      <c r="Z70" s="3" t="s">
         <v>883</v>
       </c>
-      <c r="J70" s="2" t="s">
+      <c r="AA70" s="3" t="s">
         <v>884</v>
-      </c>
-[...34 lines deleted...]
-        <v>894</v>
       </c>
       <c r="AB70" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AC70" s="2" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
     </row>
     <row r="71" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A71" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N71" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O71" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P71" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q71" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W71" s="3" t="s">
-        <v>899</v>
+        <v>889</v>
       </c>
       <c r="X71" s="2" t="s">
-        <v>900</v>
+        <v>890</v>
       </c>
       <c r="Y71" s="3" t="s">
-        <v>901</v>
+        <v>891</v>
       </c>
       <c r="Z71" s="3" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="AA71" s="3" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="AB71" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC71" s="2" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="72" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A72" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B72" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N72" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="O72" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="P72" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="Q72" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W72" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="X72" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="Y72" s="3" t="s">
         <v>904</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="Z72" s="3" t="s">
         <v>905</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="AA72" s="3" t="s">
         <v>906</v>
-      </c>
-[...34 lines deleted...]
-        <v>916</v>
       </c>
       <c r="AB72" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC72" s="2" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
     </row>
     <row r="73" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A73" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B73" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N73" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="O73" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="P73" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="Q73" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="R73" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="S73" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="T73" s="2" t="s">
         <v>918</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="U73" s="2" t="s">
         <v>919</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="V73" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W73" s="3" t="s">
         <v>920</v>
       </c>
-      <c r="F73" s="2" t="s">
+      <c r="X73" s="2" t="s">
         <v>921</v>
-      </c>
-[...37 lines deleted...]
-        <v>931</v>
       </c>
       <c r="Y73" s="3" t="s">
         <v>563</v>
       </c>
       <c r="Z73" s="3" t="s">
-        <v>932</v>
+        <v>922</v>
       </c>
       <c r="AA73" s="3" t="s">
-        <v>933</v>
+        <v>923</v>
       </c>
       <c r="AB73" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC73" s="2" t="s">
-        <v>934</v>
+        <v>924</v>
       </c>
     </row>
     <row r="74" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A74" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>918</v>
+        <v>908</v>
       </c>
       <c r="D74" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="L74" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="M74" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N74" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="O74" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="P74" s="2" t="s">
         <v>935</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="Q74" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="R74" s="2" t="s">
         <v>936</v>
       </c>
-      <c r="F74" s="2" t="s">
+      <c r="S74" s="2" t="s">
         <v>937</v>
       </c>
-      <c r="G74" s="2" t="s">
+      <c r="T74" s="2" t="s">
         <v>938</v>
       </c>
-      <c r="H74" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I74" s="2" t="s">
+      <c r="U74" s="2" t="s">
         <v>939</v>
       </c>
-      <c r="J74" s="2" t="s">
+      <c r="V74" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W74" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="X74" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="Y74" s="3" t="s">
         <v>940</v>
       </c>
-      <c r="K74" s="2" t="s">
+      <c r="Z74" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="L74" s="2" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="AA74" s="3" t="s">
-        <v>933</v>
+        <v>923</v>
       </c>
       <c r="AB74" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC74" s="2" t="s">
-        <v>952</v>
+        <v>942</v>
       </c>
     </row>
     <row r="75" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A75" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>954</v>
+        <v>944</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>955</v>
+        <v>945</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>956</v>
+        <v>946</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>957</v>
+        <v>947</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N75" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O75" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P75" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q75" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W75" s="3" t="s">
-        <v>958</v>
+        <v>948</v>
       </c>
       <c r="X75" s="2" t="s">
-        <v>959</v>
+        <v>949</v>
       </c>
       <c r="Y75" s="3" t="s">
-        <v>960</v>
+        <v>950</v>
       </c>
       <c r="Z75" s="3" t="s">
-        <v>961</v>
+        <v>951</v>
       </c>
       <c r="AA75" s="3" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
       <c r="AB75" s="2" t="s">
         <v>489</v>
       </c>
       <c r="AC75" s="2" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
     </row>
     <row r="76" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A76" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B76" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="M76" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="N76" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="O76" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="Q76" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W76" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="X76" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="Y76" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="Z76" s="3" t="s">
         <v>964</v>
       </c>
-      <c r="D76" s="2" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AA76" s="3" t="s">
-        <v>971</v>
+        <v>961</v>
       </c>
       <c r="AB76" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC76" s="2" t="s">
-        <v>975</v>
+        <v>965</v>
       </c>
     </row>
     <row r="77" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A77" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>977</v>
+        <v>967</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>978</v>
+        <v>968</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>979</v>
+        <v>969</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>980</v>
+        <v>970</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N77" s="2" t="s">
-        <v>981</v>
+        <v>971</v>
       </c>
       <c r="O77" s="2" t="s">
-        <v>982</v>
+        <v>972</v>
       </c>
       <c r="P77" s="2" t="s">
-        <v>980</v>
+        <v>970</v>
       </c>
       <c r="Q77" s="2" t="s">
         <v>36</v>
       </c>
       <c r="W77" s="3" t="s">
-        <v>983</v>
+        <v>973</v>
       </c>
       <c r="X77" s="2" t="s">
-        <v>984</v>
+        <v>974</v>
       </c>
       <c r="Y77" s="3" t="s">
-        <v>985</v>
+        <v>975</v>
       </c>
       <c r="Z77" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AA77" s="3" t="s">
-        <v>986</v>
+        <v>976</v>
       </c>
       <c r="AC77" s="2" t="s">
-        <v>987</v>
+        <v>977</v>
       </c>
     </row>
     <row r="78" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A78" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B78" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>981</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="M78" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="N78" s="2" t="s">
+        <v>987</v>
+      </c>
+      <c r="O78" s="2" t="s">
         <v>988</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="P78" s="2" t="s">
         <v>989</v>
       </c>
-      <c r="E78" s="2" t="s">
+      <c r="Q78" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W78" s="3" t="s">
         <v>990</v>
-      </c>
-[...37 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="X78" s="2" t="s">
         <v>214</v>
       </c>
       <c r="Y78" s="3" t="s">
-        <v>1001</v>
+        <v>991</v>
       </c>
       <c r="Z78" s="3" t="s">
-        <v>1002</v>
+        <v>992</v>
       </c>
       <c r="AA78" s="3" t="s">
-        <v>1003</v>
+        <v>993</v>
       </c>
       <c r="AB78" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC78" s="2" t="s">
-        <v>1004</v>
+        <v>994</v>
       </c>
     </row>
     <row r="79" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A79" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>1005</v>
+        <v>995</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>1006</v>
+        <v>996</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>1007</v>
+        <v>997</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>1008</v>
+        <v>998</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>1009</v>
+        <v>999</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>207</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>1010</v>
+        <v>1000</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>1011</v>
+        <v>1001</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N79" s="2" t="s">
-        <v>1012</v>
+        <v>1002</v>
       </c>
       <c r="O79" s="2" t="s">
-        <v>1013</v>
+        <v>1003</v>
       </c>
       <c r="P79" s="2" t="s">
-        <v>1014</v>
+        <v>1004</v>
       </c>
       <c r="Q79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W79" s="3" t="s">
-        <v>1015</v>
+        <v>1005</v>
       </c>
       <c r="X79" s="2" t="s">
         <v>90</v>
       </c>
       <c r="Y79" s="3" t="s">
-        <v>1016</v>
+        <v>1006</v>
       </c>
       <c r="Z79" s="3" t="s">
-        <v>1017</v>
+        <v>1007</v>
       </c>
       <c r="AA79" s="3" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="AB79" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AC79" s="2" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="80" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A80" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>1020</v>
+        <v>1010</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>1021</v>
+        <v>1011</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>1022</v>
+        <v>1012</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>1023</v>
+        <v>1013</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N80" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O80" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q80" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W80" s="3" t="s">
-        <v>1024</v>
+        <v>1014</v>
       </c>
       <c r="X80" s="2" t="s">
-        <v>1025</v>
+        <v>1015</v>
       </c>
       <c r="Y80" s="3" t="s">
-        <v>1026</v>
+        <v>1016</v>
       </c>
       <c r="Z80" s="3" t="s">
-        <v>1027</v>
+        <v>1017</v>
       </c>
       <c r="AA80" s="3" t="s">
-        <v>1028</v>
+        <v>1018</v>
       </c>
       <c r="AB80" s="2" t="s">
-        <v>1029</v>
+        <v>1019</v>
       </c>
       <c r="AC80" s="2" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
     </row>
     <row r="81" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A81" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>1030</v>
+        <v>1020</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>1031</v>
+        <v>1021</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>1032</v>
+        <v>1022</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N81" s="2" t="s">
-        <v>1033</v>
+        <v>1023</v>
       </c>
       <c r="O81" s="2" t="s">
-        <v>1034</v>
+        <v>1024</v>
       </c>
       <c r="Q81" s="2" t="s">
         <v>36</v>
       </c>
       <c r="W81" s="3" t="s">
-        <v>1035</v>
+        <v>1025</v>
       </c>
       <c r="X81" s="2" t="s">
-        <v>1036</v>
+        <v>1026</v>
       </c>
       <c r="Y81" s="3" t="s">
-        <v>1037</v>
+        <v>1027</v>
       </c>
       <c r="Z81" s="3" t="s">
-        <v>1038</v>
+        <v>1028</v>
       </c>
       <c r="AA81" s="3" t="s">
-        <v>1039</v>
+        <v>1029</v>
       </c>
       <c r="AB81" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC81" s="2" t="s">
-        <v>1040</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="82" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A82" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>1041</v>
+        <v>1031</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>1042</v>
+        <v>1032</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>1043</v>
+        <v>1033</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>1044</v>
+        <v>1034</v>
       </c>
       <c r="H82" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N82" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O82" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q82" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W82" s="3" t="s">
-        <v>1045</v>
+        <v>1035</v>
       </c>
       <c r="X82" s="2" t="s">
-        <v>1046</v>
+        <v>1036</v>
       </c>
       <c r="Y82" s="3" t="s">
-        <v>1047</v>
+        <v>1037</v>
       </c>
       <c r="Z82" s="3" t="s">
-        <v>1048</v>
+        <v>1038</v>
       </c>
       <c r="AA82" s="3" t="s">
-        <v>1049</v>
+        <v>1039</v>
       </c>
       <c r="AB82" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC82" s="2" t="s">
-        <v>1050</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="83" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A83" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>1051</v>
+        <v>1041</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>1052</v>
+        <v>1042</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>1053</v>
+        <v>1043</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>1054</v>
+        <v>1044</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N83" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O83" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q83" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W83" s="3" t="s">
-        <v>1055</v>
+        <v>1045</v>
       </c>
       <c r="X83" s="2" t="s">
-        <v>1056</v>
+        <v>1046</v>
       </c>
       <c r="Y83" s="3" t="s">
-        <v>1057</v>
+        <v>1047</v>
       </c>
       <c r="Z83" s="3" t="s">
-        <v>1058</v>
+        <v>1048</v>
       </c>
       <c r="AA83" s="3" t="s">
-        <v>1059</v>
+        <v>1049</v>
       </c>
       <c r="AB83" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC83" s="2" t="s">
-        <v>1060</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="84" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A84" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>1061</v>
+        <v>1051</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>1062</v>
+        <v>1052</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>1063</v>
+        <v>1053</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>1064</v>
+        <v>1054</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I84" s="2" t="s">
-        <v>1065</v>
+        <v>1055</v>
       </c>
       <c r="J84" s="2" t="s">
         <v>489</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>1066</v>
+        <v>1056</v>
       </c>
       <c r="M84" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N84" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O84" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q84" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W84" s="3" t="s">
-        <v>1067</v>
+        <v>1057</v>
       </c>
       <c r="X84" s="2" t="s">
-        <v>1068</v>
+        <v>1058</v>
       </c>
       <c r="Y84" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z84" s="3" t="s">
-        <v>1069</v>
+        <v>1059</v>
       </c>
       <c r="AA84" s="3" t="s">
-        <v>1070</v>
+        <v>1060</v>
       </c>
       <c r="AB84" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AC84" s="2" t="s">
-        <v>1071</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="85" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A85" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>1072</v>
+        <v>1062</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>1073</v>
+        <v>1063</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>1074</v>
+        <v>1064</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>1075</v>
+        <v>1065</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N85" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O85" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q85" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>1076</v>
+        <v>1066</v>
       </c>
       <c r="X85" s="2" t="s">
-        <v>1077</v>
+        <v>1067</v>
       </c>
       <c r="Y85" s="3" t="s">
-        <v>1078</v>
+        <v>1068</v>
       </c>
       <c r="Z85" s="3" t="s">
-        <v>1079</v>
+        <v>1069</v>
       </c>
       <c r="AA85" s="3" t="s">
-        <v>1080</v>
+        <v>1070</v>
       </c>
       <c r="AB85" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC85" s="2" t="s">
-        <v>1081</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="86" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A86" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>1082</v>
+        <v>1072</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>1083</v>
+        <v>1073</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>1084</v>
+        <v>1074</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>1085</v>
+        <v>1075</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>1086</v>
+        <v>1076</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I86" s="2" t="s">
-        <v>1083</v>
+        <v>1073</v>
       </c>
       <c r="J86" s="2" t="s">
-        <v>1084</v>
+        <v>1074</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>1087</v>
+        <v>1077</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>1086</v>
+        <v>1076</v>
       </c>
       <c r="M86" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N86" s="2" t="s">
-        <v>1088</v>
+        <v>1078</v>
       </c>
       <c r="O86" s="2" t="s">
-        <v>1088</v>
+        <v>1078</v>
       </c>
       <c r="P86" s="2" t="s">
-        <v>1088</v>
+        <v>1078</v>
       </c>
       <c r="Q86" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>1089</v>
+        <v>1079</v>
       </c>
       <c r="X86" s="2" t="s">
         <v>277</v>
       </c>
       <c r="Y86" s="3" t="s">
-        <v>1090</v>
+        <v>1080</v>
       </c>
       <c r="Z86" s="3" t="s">
-        <v>1091</v>
+        <v>1081</v>
       </c>
       <c r="AA86" s="3" t="s">
-        <v>1092</v>
+        <v>1082</v>
       </c>
       <c r="AB86" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC86" s="2" t="s">
-        <v>1093</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="87" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A87" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>1094</v>
+        <v>1084</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>1095</v>
+        <v>1085</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>1096</v>
+        <v>1086</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>1097</v>
+        <v>1087</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I87" s="2" t="s">
-        <v>1098</v>
+        <v>1088</v>
       </c>
       <c r="J87" s="2" t="s">
-        <v>1099</v>
+        <v>1089</v>
       </c>
       <c r="K87" s="2" t="s">
-        <v>1100</v>
+        <v>1090</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N87" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O87" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q87" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>1101</v>
+        <v>1091</v>
       </c>
       <c r="X87" s="2" t="s">
-        <v>1102</v>
+        <v>1092</v>
       </c>
       <c r="Y87" s="3" t="s">
-        <v>1103</v>
+        <v>1093</v>
       </c>
       <c r="Z87" s="3" t="s">
-        <v>1104</v>
+        <v>1094</v>
       </c>
       <c r="AA87" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AB87" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC87" s="2" t="s">
-        <v>1105</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="88" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A88" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B88" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="J88" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="K88" s="2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="L88" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="M88" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W88" s="3" t="s">
+        <v>1234</v>
+      </c>
+      <c r="X88" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="Y88" s="3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="Z88" s="3" t="s">
         <v>1237</v>
       </c>
-      <c r="D88" s="2" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AA88" s="3" t="s">
-        <v>1244</v>
+        <v>1234</v>
       </c>
       <c r="AB88" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC88" s="2" t="s">
-        <v>1243</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="89" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A89" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B89" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L89" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="M89" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N89" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="O89" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="Q89" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="W89" s="3" t="s">
         <v>1106</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="X89" s="2" t="s">
         <v>1107</v>
       </c>
-      <c r="E89" s="2" t="s">
+      <c r="Y89" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="Z89" s="3" t="s">
         <v>1108</v>
       </c>
-      <c r="F89" s="2" t="s">
+      <c r="AA89" s="3" t="s">
         <v>1109</v>
-      </c>
-[...40 lines deleted...]
-        <v>1119</v>
       </c>
       <c r="AB89" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC89" s="2" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
     </row>
     <row r="90" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A90" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>1120</v>
+        <v>1110</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>1121</v>
+        <v>1111</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>1122</v>
+        <v>1112</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>1123</v>
+        <v>1113</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>1124</v>
+        <v>1114</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I90" s="2" t="s">
-        <v>1125</v>
+        <v>1115</v>
       </c>
       <c r="J90" s="2" t="s">
-        <v>1126</v>
+        <v>1116</v>
       </c>
       <c r="K90" s="2" t="s">
-        <v>1127</v>
+        <v>1117</v>
       </c>
       <c r="L90" s="2" t="s">
-        <v>1128</v>
+        <v>1118</v>
       </c>
       <c r="N90" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O90" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>1129</v>
+        <v>1119</v>
       </c>
       <c r="X90" s="2" t="s">
-        <v>1130</v>
+        <v>1120</v>
       </c>
       <c r="Y90" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z90" s="3" t="s">
-        <v>1131</v>
+        <v>1121</v>
       </c>
       <c r="AA90" s="3" t="s">
-        <v>1132</v>
+        <v>1122</v>
       </c>
       <c r="AB90" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AC90" s="2" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
     </row>
     <row r="91" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A91" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>1133</v>
+        <v>1123</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>1134</v>
+        <v>1124</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>1135</v>
+        <v>1125</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>1136</v>
+        <v>1126</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>1137</v>
+        <v>1127</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N91" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O91" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>1138</v>
+        <v>1128</v>
       </c>
       <c r="X91" s="2" t="s">
-        <v>1139</v>
+        <v>1129</v>
       </c>
       <c r="Y91" s="3" t="s">
-        <v>1140</v>
+        <v>1130</v>
       </c>
       <c r="Z91" s="3" t="s">
-        <v>1141</v>
+        <v>1131</v>
       </c>
       <c r="AA91" s="3" t="s">
-        <v>1142</v>
+        <v>1132</v>
       </c>
       <c r="AC91" s="2" t="s">
-        <v>1143</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="92" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A92" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>1144</v>
+        <v>1134</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>1145</v>
+        <v>1135</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>1146</v>
+        <v>1136</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>1147</v>
+        <v>1137</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N92" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O92" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W92" s="3" t="s">
-        <v>1148</v>
+        <v>1138</v>
       </c>
       <c r="X92" s="2" t="s">
-        <v>1149</v>
+        <v>1139</v>
       </c>
       <c r="Y92" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z92" s="3" t="s">
-        <v>1150</v>
+        <v>1140</v>
       </c>
       <c r="AA92" s="3" t="s">
-        <v>1151</v>
+        <v>1141</v>
       </c>
       <c r="AC92" s="2" t="s">
-        <v>1152</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="93" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A93" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>1153</v>
+        <v>1143</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>1154</v>
+        <v>1144</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>1155</v>
+        <v>1145</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>1156</v>
+        <v>1146</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N93" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O93" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q93" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>1157</v>
+        <v>1147</v>
       </c>
       <c r="X93" s="2" t="s">
-        <v>1158</v>
+        <v>1148</v>
       </c>
       <c r="Y93" s="3" t="s">
-        <v>1159</v>
+        <v>1149</v>
       </c>
       <c r="Z93" s="3" t="s">
-        <v>1160</v>
+        <v>1150</v>
       </c>
       <c r="AA93" s="3" t="s">
-        <v>1161</v>
+        <v>1151</v>
       </c>
       <c r="AB93" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC93" s="2" t="s">
-        <v>1162</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="94" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A94" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>1163</v>
+        <v>1153</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>1164</v>
+        <v>1154</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>1165</v>
+        <v>1155</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>1166</v>
+        <v>1156</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I94" s="2" t="s">
-        <v>1167</v>
+        <v>1157</v>
       </c>
       <c r="K94" s="2" t="s">
-        <v>1168</v>
+        <v>1158</v>
       </c>
       <c r="M94" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N94" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q94" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>1169</v>
+        <v>1159</v>
       </c>
       <c r="X94" s="2" t="s">
-        <v>1170</v>
+        <v>1160</v>
       </c>
       <c r="Y94" s="3" t="s">
-        <v>1171</v>
+        <v>1161</v>
       </c>
       <c r="Z94" s="3" t="s">
-        <v>1172</v>
+        <v>1162</v>
       </c>
       <c r="AA94" s="3" t="s">
-        <v>1173</v>
+        <v>1163</v>
       </c>
       <c r="AB94" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC94" s="2" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
     </row>
     <row r="95" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A95" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>1174</v>
+        <v>1164</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>1175</v>
+        <v>1165</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>1176</v>
+        <v>1166</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>1177</v>
+        <v>1167</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>1178</v>
+        <v>1168</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M95" s="2" t="s">
         <v>31</v>
       </c>
       <c r="N95" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O95" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q95" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>1179</v>
+        <v>1169</v>
       </c>
       <c r="X95" s="2" t="s">
-        <v>1180</v>
+        <v>1170</v>
       </c>
       <c r="Y95" s="3" t="s">
-        <v>1181</v>
+        <v>1171</v>
       </c>
       <c r="Z95" s="3" t="s">
-        <v>1182</v>
+        <v>1172</v>
       </c>
       <c r="AA95" s="3" t="s">
-        <v>1183</v>
+        <v>1173</v>
       </c>
       <c r="AB95" s="2" t="s">
-        <v>1184</v>
+        <v>1174</v>
       </c>
       <c r="AC95" s="2" t="s">
-        <v>1185</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="96" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A96" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>1186</v>
+        <v>1176</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>1187</v>
+        <v>1177</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>1188</v>
+        <v>1178</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>1189</v>
+        <v>1179</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I96" s="2" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="J96" s="2" t="s">
-        <v>1191</v>
+        <v>1181</v>
       </c>
       <c r="K96" s="2" t="s">
-        <v>1192</v>
+        <v>1182</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>1193</v>
+        <v>1183</v>
       </c>
       <c r="M96" s="2" t="s">
         <v>36</v>
       </c>
       <c r="N96" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O96" s="2" t="s">
         <v>29</v>
       </c>
       <c r="Q96" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>1194</v>
+        <v>1184</v>
       </c>
       <c r="X96" s="2" t="s">
-        <v>1195</v>
+        <v>1185</v>
       </c>
       <c r="Y96" s="3" t="s">
-        <v>1196</v>
+        <v>1186</v>
       </c>
       <c r="Z96" s="3" t="s">
-        <v>1197</v>
+        <v>1187</v>
       </c>
       <c r="AA96" s="3" t="s">
-        <v>1198</v>
+        <v>1188</v>
       </c>
       <c r="AB96" s="2" t="s">
         <v>563</v>
       </c>
       <c r="AC96" s="2" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
     </row>
     <row r="97" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A97" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B97" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="K97" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L97" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="M97" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N97" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="O97" s="2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="P97" s="2" t="s">
         <v>1199</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="Q97" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W97" s="3" t="s">
         <v>1200</v>
       </c>
-      <c r="E97" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F97" s="2" t="s">
+      <c r="X97" s="2" t="s">
         <v>1201</v>
       </c>
-      <c r="G97" s="2" t="s">
+      <c r="Y97" s="3" t="s">
         <v>1202</v>
       </c>
-      <c r="H97" s="2" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Z97" s="3" t="s">
-        <v>1212</v>
+        <v>1202</v>
       </c>
       <c r="AA97" s="3" t="s">
-        <v>1210</v>
+        <v>1200</v>
       </c>
       <c r="AB97" s="2" t="s">
         <v>94</v>
       </c>
       <c r="AC97" s="2" t="s">
-        <v>1213</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="98" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A98" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>1214</v>
+        <v>1204</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>1218</v>
+        <v>1208</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>1255</v>
+        <v>1245</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>1219</v>
+        <v>1209</v>
       </c>
       <c r="I98" s="2" t="s">
-        <v>1215</v>
+        <v>1205</v>
       </c>
       <c r="J98" s="2" t="s">
-        <v>1216</v>
+        <v>1206</v>
       </c>
       <c r="K98" s="2" t="s">
-        <v>1217</v>
+        <v>1207</v>
       </c>
       <c r="W98" s="3"/>
       <c r="Y98" s="3"/>
       <c r="Z98" s="3"/>
       <c r="AA98" s="3"/>
     </row>
     <row r="99" spans="1:29" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A99" s="2" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>1228</v>
+        <v>1218</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>1281</v>
+        <v>1271</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>1282</v>
+        <v>1272</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>1283</v>
+        <v>1273</v>
       </c>
       <c r="I99" s="2" t="s">
-        <v>1284</v>
+        <v>1274</v>
       </c>
       <c r="J99" s="2" t="s">
         <v>184</v>
       </c>
       <c r="K99" s="2" t="s">
-        <v>1283</v>
+        <v>1273</v>
       </c>
       <c r="Y99" s="3" t="s">
-        <v>1285</v>
+        <v>1275</v>
       </c>
       <c r="Z99" s="3" t="s">
-        <v>1286</v>
+        <v>1276</v>
       </c>
       <c r="AA99" s="3" t="s">
-        <v>1287</v>
+        <v>1277</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:AC99" xr:uid="{8C73AD69-2106-4342-8EA5-30A7A94C7EDA}"/>
   <hyperlinks>
     <hyperlink ref="W4" r:id="rId1" xr:uid="{5B6774E1-A47D-4F85-A86B-1D9145E6393C}"/>
     <hyperlink ref="Y34" r:id="rId2" xr:uid="{D3F65D18-5134-469A-B635-2D2E922F54BF}"/>
     <hyperlink ref="K23" r:id="rId3" display="mailto:jennifer.applebee@duke.edu" xr:uid="{14C2E1A3-D291-4823-9562-DA52FEAEA3F8}"/>
     <hyperlink ref="F4" r:id="rId4" display="mailto:cchaynes@uncg.edu" xr:uid="{BE620BB1-52D9-44D5-9933-E6A0F15D74D9}"/>
     <hyperlink ref="F2" r:id="rId5" tooltip="mailto:pippenn25@ecu.edu" display="mailto:pippenn25@ecu.edu" xr:uid="{CAE0E159-AB2A-4D58-A427-26A9E03B36D1}"/>
     <hyperlink ref="F8" r:id="rId6" display="mailto:lewandowskic@uncw.edu" xr:uid="{7EE8AC3F-081A-4C98-B01E-C18983C4B259}"/>
     <hyperlink ref="Y88" r:id="rId7" xr:uid="{E8BBED7A-E8E9-4563-A316-E287C58E8BCE}"/>
     <hyperlink ref="Z88" r:id="rId8" xr:uid="{DCB377B7-7945-4A44-9F3D-0BDD839E731B}"/>
     <hyperlink ref="K5" r:id="rId9" xr:uid="{8F375606-428A-47F2-9550-DB41EAD2B437}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId10"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100185466203A8079449C736E29E5B1D821" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0549bdb613642b87558cfa582cc25fc9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="64e123e2-0047-416d-9778-904dcefa60fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44ba09baab7ecb16fa1fd008e79728ce" ns3:_="">
     <xsd:import namespace="64e123e2-0047-416d-9778-904dcefa60fa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -10806,82 +10777,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="64e123e2-0047-416d-9778-904dcefa60fa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{638EFDE8-69D2-4359-96C7-0960B1157BA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="64e123e2-0047-416d-9778-904dcefa60fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3500346D-E636-49CE-85E2-C77C09F1A350}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48352A01-CC83-4DD7-8692-A0FDEB0D19D8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="64e123e2-0047-416d-9778-904dcefa60fa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Colleges</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>